--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -1,41 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00724FB7" w:rsidRDefault="00724FB7" w:rsidP="00724FB7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Приложение_№_5"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
@@ -258,58 +259,68 @@
               <w:b/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0045494E" w:rsidRPr="00082944">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:rPrChange w:id="7" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t>OPENAPI</w:t>
       </w:r>
+      <w:ins w:id="8" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:41:00Z">
+        <w:r w:rsidR="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:caps/>
+          </w:rPr>
+          <w:t>-микросервисы</w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidRPr="00082944">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="ru-RU"/>
-          <w:rPrChange w:id="8" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
+          <w:rPrChange w:id="9" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00724FB7" w:rsidRDefault="00724FB7" w:rsidP="00724FB7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
@@ -376,51 +387,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00980844" w:rsidRPr="0045494E" w:rsidRDefault="00C6334D" w:rsidP="00F428C6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="9" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
+            <w:ins w:id="10" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Информационные технологии</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7574F" w:rsidRPr="000C25F2" w:rsidTr="00004B20">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D7574F" w:rsidRPr="000C25F2" w:rsidRDefault="00D7574F" w:rsidP="00D7574F">
             <w:pPr>
@@ -618,225 +629,269 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C6334D" w:rsidRPr="00FE5449" w:rsidRDefault="00C6334D" w:rsidP="009E0206">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:del w:id="10" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
+            <w:del w:id="11" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
               <w:r w:rsidRPr="00711350" w:rsidDel="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:delText>Основной документ</w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="11" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
+            <w:ins w:id="12" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:11:00Z">
               <w:r w:rsidR="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Приложение</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00082944" w:rsidRPr="0083464C" w:rsidTr="00D066CD">
         <w:trPr>
-          <w:ins w:id="12" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
+          <w:ins w:id="13" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00082944" w:rsidRPr="00082944" w:rsidRDefault="00082944" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:ins w:id="13" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
-                <w:rPrChange w:id="14" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:13:00Z">
+                <w:ins w:id="14" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
+                <w:rPrChange w:id="15" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:13:00Z">
                   <w:rPr>
-                    <w:ins w:id="15" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
+                    <w:ins w:id="16" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="ru-RU"/>
                   </w:rPr>
                 </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="16" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:13:00Z">
+            <w:ins w:id="17" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:13:00Z">
               <w:r w:rsidRPr="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
-                  <w:rPrChange w:id="17" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:13:00Z">
+                  <w:rPrChange w:id="18" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:13:00Z">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:rPrChange>
                 </w:rPr>
                 <w:t>Основной документ</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00082944" w:rsidRPr="00711350" w:rsidDel="00082944" w:rsidRDefault="00082944" w:rsidP="00082944">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:id="18" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
+                <w:ins w:id="19" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="19" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z">
+            <w:ins w:id="20" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z">
               <w:r w:rsidRPr="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Положение</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>о порядке совершения операций с использованием</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>системы OpenAPI</w:t>
+                <w:t xml:space="preserve">системы </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00082944">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>OpenAPI</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="21" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:41:00Z">
+              <w:r w:rsidR="00A37A5A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>-микросервисы</w:t>
+              </w:r>
+            </w:ins>
+            <w:proofErr w:type="spellEnd"/>
+            <w:ins w:id="22" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:12:00Z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00082944">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>в ПАО «Совкомбанк»</w:t>
+                <w:t>в ПАО «</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00082944">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>Совкомбанк</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00082944">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>»</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C6334D" w:rsidRPr="0083464C" w:rsidTr="00D066CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C6334D" w:rsidRPr="000C25F2" w:rsidRDefault="00C6334D" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
@@ -862,97 +917,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C6334D" w:rsidRPr="004E1C2C" w:rsidRDefault="00C6334D" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:id="20" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z"/>
+                <w:ins w:id="23" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="21" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
+            <w:ins w:id="24" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
               <w:r w:rsidRPr="004E1C2C">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Управляющий директор по IT </w:t>
               </w:r>
             </w:ins>
           </w:p>
           <w:p w:rsidR="00C6334D" w:rsidRPr="00A0418C" w:rsidRDefault="00C6334D" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="22" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
+            <w:proofErr w:type="spellStart"/>
+            <w:ins w:id="25" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
               <w:r w:rsidRPr="004E1C2C">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>Мацера Дмитрий Владимирович</w:t>
+                <w:t>Мацера</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="004E1C2C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Дмитрий Владимирович</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C6334D" w:rsidTr="00D066CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C6334D" w:rsidRPr="000C25F2" w:rsidRDefault="00C6334D" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
@@ -977,95 +1043,106 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C6334D" w:rsidRPr="004E1C2C" w:rsidRDefault="00C6334D" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:id="23" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z"/>
+                <w:ins w:id="26" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="24" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
+            <w:ins w:id="27" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
               <w:r w:rsidRPr="004E1C2C">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Управляющий директор по IT </w:t>
               </w:r>
             </w:ins>
           </w:p>
           <w:p w:rsidR="00C6334D" w:rsidRPr="006F43DC" w:rsidRDefault="00C6334D" w:rsidP="00C6334D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="25" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
+            <w:proofErr w:type="spellStart"/>
+            <w:ins w:id="28" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:03:00Z">
               <w:r w:rsidRPr="004E1C2C">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>Мацера Дмитрий Владимирович</w:t>
+                <w:t>Мацера</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="004E1C2C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Дмитрий Владимирович</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A5E57" w:rsidRPr="000C25F2" w:rsidTr="00D066CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003A5E57" w:rsidRPr="000C25F2" w:rsidRDefault="003A5E57" w:rsidP="003A5E57">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
@@ -1079,109 +1156,109 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C25F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Разработчик документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="00EB6D37" w:rsidP="003A5E57">
+          <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="005E7A92" w:rsidP="003A5E57">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="003A5E57" w:rsidRPr="00C6334D">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Департамент бизнес-технологий</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="00EB6D37" w:rsidP="003A5E57">
+          <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="005E7A92" w:rsidP="003A5E57">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="003A5E57" w:rsidRPr="00C6334D">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Управление анализа и архитектуры фронтовых и интеграционных решений</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="00EB6D37" w:rsidP="003A5E57">
+          <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="005E7A92" w:rsidP="003A5E57">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="003A5E57" w:rsidRPr="00C6334D">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Отдел системной интеграции</w:t>
@@ -1211,58 +1288,69 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Начальник </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003A5E57" w:rsidRPr="00C6334D" w:rsidRDefault="003A5E57" w:rsidP="003A5E57">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C6334D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Кайро Светлана Сергеевна</w:t>
+              <w:t>Кайро</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C6334D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Светлана Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A5E57" w:rsidRPr="000C25F2" w:rsidTr="00D066CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003A5E57" w:rsidRPr="000C25F2" w:rsidRDefault="003A5E57" w:rsidP="003A5E57">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1595,51 +1683,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019375" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1683,51 +1771,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019376" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1771,51 +1859,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019377" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1859,51 +1947,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019378" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Получение прав Клиента</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -1930,51 +2018,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019379" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Регистрация Клиента</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2001,51 +2089,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019380" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Изменение прав Клиента</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2072,51 +2160,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019381" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Прекращение действия прав Клиента</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2143,51 +2231,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019382" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -2231,51 +2319,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019383" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Процедура решения проблем</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2302,51 +2390,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019384" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Анализ проблемы</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2373,51 +2461,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019385" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Устранение проблемы</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2444,51 +2532,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019386" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Закрытие проблемы</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2515,51 +2603,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019387" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -2603,51 +2691,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019388" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -2691,51 +2779,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019389" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Обновление системы</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2762,51 +2850,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00C6334D" w:rsidRDefault="00EB6D37">
+        <w:p w:rsidR="00C6334D" w:rsidRDefault="005E7A92">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9344"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc198019390" w:history="1">
             <w:r w:rsidR="00C6334D" w:rsidRPr="006A791C">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Техническая поддержка</w:t>
             </w:r>
             <w:r w:rsidR="00C6334D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2896,164 +2984,257 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554443" w:rsidRPr="00EA7EB7" w:rsidRDefault="00554443" w:rsidP="00484BA1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc66692995"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc198019374"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc66692995"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc198019374"/>
       <w:r w:rsidRPr="00EA7EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00164225" w:rsidRDefault="00164225" w:rsidP="00164225">
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w:rsidR="00164225" w:rsidRDefault="00164225" w:rsidP="00A37A5A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="992"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164225">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В настоящем Руководстве</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> приводится описание действий администратора системы «</w:t>
       </w:r>
-      <w:r w:rsidR="0045494E">
+      <w:del w:id="31" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:42:00Z">
+        <w:r w:rsidR="0045494E" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>OpenApi</w:delText>
+        </w:r>
+      </w:del>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="32" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:42:00Z">
+        <w:r w:rsidR="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>OpenAPI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:rPrChange w:id="33" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:42:00Z">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>микросервисы</w:t>
+        </w:r>
+      </w:ins>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:ins w:id="34" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:42:00Z">
+        <w:r w:rsidR="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">далее — </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OpenAPI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:ins>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>» в рамках ее эксплуатации.</w:t>
+        <w:t xml:space="preserve"> в рамках ее эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00962369" w:rsidRDefault="00962369" w:rsidP="00107F40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="992"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4699D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок действия </w:t>
       </w:r>
-      <w:del w:id="28" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:01:00Z">
+      <w:del w:id="35" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:01:00Z">
         <w:r w:rsidRPr="00C4699D" w:rsidDel="00C6334D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:delText xml:space="preserve">данного </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="29" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:01:00Z">
+      <w:ins w:id="36" w:author="Смирнова Галина Александровна" w:date="2025-05-13T09:01:00Z">
         <w:r w:rsidR="00C6334D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>настоящего</w:t>
         </w:r>
         <w:r w:rsidR="00C6334D" w:rsidRPr="00C4699D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00C4699D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>внутреннего документа не ограничен.</w:t>
       </w:r>
@@ -3153,87 +3334,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554443" w:rsidRPr="00EA7EB7" w:rsidRDefault="00554443" w:rsidP="00484BA1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc364930714"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc198019375"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc364930714"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc364930881"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc364932611"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc66692996"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc198019375"/>
       <w:r w:rsidRPr="00EA7EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ТЕРМИНЫ, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00EA7EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>СОКРАЩЕНИЯ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="00102BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> И ОПРЕДЕЛЕНИЯ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w:rsidR="008137B2" w:rsidRPr="00107F40" w:rsidRDefault="00554443" w:rsidP="00107F40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В настояще</w:t>
@@ -3635,51 +3816,71 @@
             <w:r w:rsidRPr="00257BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>привилегированный пользователь - сотрудник Банка, назначенный приказом в соответствии с установленным в Банке порядком и имеющий право введения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в действие системных изменений</w:t>
             </w:r>
             <w:r w:rsidRPr="00257BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> системы OpenAPI.</w:t>
+              <w:t xml:space="preserve"> системы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>OpenAPI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045494E" w:rsidRPr="00EA7EB7" w:rsidTr="00E85494">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRPr="006C724B" w:rsidRDefault="0045494E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
@@ -3692,51 +3893,71 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRPr="00257BA0" w:rsidRDefault="0045494E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ПАО «Совкомбанк», включая филиалы и внутренние структурные подразделения.</w:t>
+              <w:t>ПАО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00312A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Совкомбанк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00312A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>», включая филиалы и внутренние структурные подразделения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045494E" w:rsidRPr="00EA7EB7" w:rsidTr="00E85494">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRPr="006C724B" w:rsidRDefault="0045494E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
@@ -3758,52 +3979,63 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Пользовательская документация (на русском языке) в печатном и/или электронном виде, отражающая функциональные возможности и правила эксплуатации </w:t>
             </w:r>
             <w:r w:rsidRPr="00257BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>системы OpenAPI</w:t>
-            </w:r>
+              <w:t xml:space="preserve">системы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>OpenAPI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00312A3E" w:rsidRPr="00EA7EB7" w:rsidTr="00E85494">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00312A3E" w:rsidRPr="00312A3E" w:rsidRDefault="00312A3E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3890,140 +4122,184 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="00257BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>истема банка или внешнего партнера, которые получают доступ до системы OpenAPI через Администратора системы OpenAPI.</w:t>
+              <w:t xml:space="preserve">истема банка или внешнего партнера, которые получают доступ до системы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>OpenAPI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> через Администратора системы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>OpenAPI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045494E" w:rsidRPr="00EA7EB7" w:rsidTr="00E85494">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRPr="00257BA0" w:rsidRDefault="00DA4BC5" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Конфиг</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRDefault="00DA4BC5" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26144">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Файл или набор параметров, который определяет настройки программного обеспечения, системы или приложения. Конфигурационные файлы используются для управления поведением программы, настройки её функций и адаптации под конкретные требования пользователя или системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00312A3E" w:rsidRPr="00EA7EB7" w:rsidTr="00E85494">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00312A3E" w:rsidRPr="00312A3E" w:rsidRDefault="00312A3E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Микросервис</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00312A3E" w:rsidRPr="00312A3E" w:rsidRDefault="00312A3E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="af1"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4071,52 +4347,63 @@
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRPr="00257BA0" w:rsidRDefault="0045494E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Система OpenAPI</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Система </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00257BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>OpenAPI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0045494E" w:rsidRPr="00257BA0" w:rsidRDefault="0045494E" w:rsidP="0045494E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Программно-аппаратный комплекс, предназначенный для решения интеграционных задач в Банке, для передачи информации между банковскими системами, предоставления API для партнеров Банка.  </w:t>
@@ -4131,160 +4418,202 @@
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC0176" w:rsidRPr="002048D0" w:rsidRDefault="00711350" w:rsidP="00711350">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc198019376"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc66693045"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc198019376"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc66693045"/>
       <w:r w:rsidRPr="002048D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О СИСТЕМЕ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w:rsidR="00075778" w:rsidRPr="00A02F9D" w:rsidRDefault="00075778" w:rsidP="00075778">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Система OpenApi предназначенный для решения интеграционных задач в Банке, для передачи информации между банковскими системами, предоставления API для партнеров Банка.  </w:t>
+        <w:t xml:space="preserve">Система </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="44" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:43:00Z">
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>OpenAPI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="45" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:43:00Z">
+        <w:r w:rsidRPr="00A02F9D" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:delText>OpenApi</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предназначенный для решения интеграционных задач в Банке, для передачи информации между банковскими системами, предоставления API для партнеров Банка.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00711350" w:rsidRPr="00711350" w:rsidRDefault="00711350" w:rsidP="00711350">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00711350" w:rsidRPr="00075778" w:rsidRDefault="00711350" w:rsidP="00711350">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc198019377"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc198019377"/>
       <w:r w:rsidRPr="00075778">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>УПРАВЛЕНИЕ ПОЛЬЗОВАТЕЛЯМИ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc193899956"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc198019378"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc193899956"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc198019378"/>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Получение прав Клиента</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для заведения новой учетной записи для регистрации Клиента необходимо выполнение следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
@@ -4299,64 +4628,64 @@
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Наличие заявки, на регистрацию учетной записи и предоставление прав, оформленной в соответствии с утверждёнными правилами предоставления доступа к информационным системам Банка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc193899957"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc198019379"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc193899957"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc198019379"/>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Регистрация Клиента</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Регистрация Клиента осуществляется на основании заявки</w:t>
       </w:r>
       <w:r w:rsidR="00DA4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4379,72 +4708,112 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, оформленной в соответствии с утверждёнными правилами предоставления доступа к информационным системам Банка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Процедура регистрации инициируется владельцем системы, которой необходим доступ к системе OpenAPI. Владелец системы оформляет заявку на регистрацию Клиента, в соответствии с текущими правилами предоставления доступов к информационным ресурсам банка.</w:t>
+        <w:t xml:space="preserve">Процедура регистрации инициируется владельцем системы, которой необходим доступ к системе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>OpenAPI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Владелец системы оформляет заявку на регистрацию Клиента, в соответствии с текущими правилами предоставления доступов к информационным ресурсам банка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Владелец системы несет ответственность за полноту и своевременность оформления Заявки на регистрацию клиента и предоставление необходимых доступов в системе OpenAPI.</w:t>
+        <w:t xml:space="preserve">Владелец системы несет ответственность за полноту и своевременность оформления Заявки на регистрацию клиента и предоставление необходимых доступов в системе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>OpenAPI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Администратор системы выполняет процедуры заведения учетной записи для нового Клиента Системы и предоставляет доступы, в соответствии с заявкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
@@ -4460,64 +4829,64 @@
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Заявка исполняется в срок не более двух рабочих дней с момента поступления заявки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc193899958"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc198019380"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc193899958"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc198019380"/>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Изменение прав Клиента</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В случае изменения прав доступа Клиентов, а также в случае временного расширения прав Клиента, права доступа изменяются на основании заявки</w:t>
       </w:r>
       <w:r w:rsidR="00DA4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4579,174 +4948,216 @@
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Заявка исполняется в срок не более двух рабочих дней с момента поступления заявки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc193899959"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc198019381"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc193899959"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc198019381"/>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Прекращение действия прав Клиента</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02F9D">
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>В случае необходимости прекращения доступа к системе OpenAPI в обязательном порядке выполняется процедура прекращения действия прав Клиента.</w:t>
+        <w:t xml:space="preserve">В случае необходимости прекращения доступа к системе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>OpenAPI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A02F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в обязательном порядке выполняется процедура прекращения действия прав Клиента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00711350" w:rsidRPr="00A02F9D" w:rsidRDefault="00711350" w:rsidP="00711350">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc198019382"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc198019382"/>
       <w:r w:rsidRPr="00A02F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕШЕНИЕ ПРОБЛЕМ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В процессе эксплуатации системы </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E90B75">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="56" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:43:00Z">
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OpenAPI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="57" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:43:00Z">
+        <w:r w:rsidRPr="00E90B75" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>OpenApi</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> могут возникать различные проблемы, связанные с функциональностью, производительностью или безопасностью системы. Этот раздел описывает процедуры выявления, анализа и устранения проблем, а также рекомендации для пользователей и сотрудников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc198019383"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc198019383"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Процедура решения проблем</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Выявление проблемы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
@@ -4784,51 +5195,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Обращения пользователей: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Регистрация обращений через службу поддержки (чат, email, телефон, </w:t>
+        <w:t xml:space="preserve">Регистрация обращений через службу поддержки (чат, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, телефон, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pyrus</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
@@ -4846,62 +5275,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Анализ логов: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Изучение логов системы для поиска ошибок и подозрительной активности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc198019384"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc198019384"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Анализ проблемы</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сбор информации:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
@@ -4921,51 +5350,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Зафиксировать время и условия возникновения проблемы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Собрать данные, связанные с проблемой (логи, скриншоты, описание действий пользователя).</w:t>
+        <w:t>Собрать данные, связанные с проблемой (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>логи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, скриншоты, описание действий пользователя).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Классификация проблемы:</w:t>
       </w:r>
     </w:p>
@@ -5023,62 +5470,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Установить приоритет решения проблемы на основе ее влияния на работу системы и пользователей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc198019385"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc198019385"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Устранение проблемы</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Разработка решения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
@@ -5221,62 +5668,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Применить исправление в системе и убедиться, что проблема устранена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc198019386"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc198019386"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Закрытие проблемы</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Уведомление пользователя: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
@@ -5360,61 +5807,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00711350" w:rsidRPr="00E90B75" w:rsidRDefault="00711350" w:rsidP="00711350">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc198019387"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc198019387"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>БЕЗОПАСНОСТЬ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Процедуры обеспечения безопасности, выполняемые администратором системы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:rPr>
@@ -5453,51 +5900,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Администратор осуществляет проведение регулярных аудитов для оценки соответствия системы требованиям безопасности по запросу от подразделения информационной безопасности банка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Администратор анализирует логи и проводит мониторинг событий безопасности для выявления подозрительной активности.</w:t>
+        <w:t xml:space="preserve">Администратор анализирует </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>логи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и проводит мониторинг событий безопасности для выявления подозрительной активности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Инцидент-менеджмент</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02F9D" w:rsidRPr="00E90B75" w:rsidRDefault="00A02F9D" w:rsidP="00A02F9D">
       <w:pPr>
@@ -5648,122 +6113,166 @@
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00711350" w:rsidRPr="00E90B75" w:rsidRDefault="00711350" w:rsidP="00711350">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc198019388"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc198019388"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ОБНОВЛЕНИЕ И ПОДДЕРЖКА</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для обеспечения стабильной и эффективной работы системы </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E90B75">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="64" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:43:00Z">
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OpenAPI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="65" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:43:00Z">
+        <w:r w:rsidRPr="00E90B75" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>OpenApi</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> необходимо регулярно обновлять и поддерживать систему. Этот раздел описывает процедуры обновления, технической поддержки и рекомендации по обеспечению непрерывной работы системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Обновление на продуктивной среде осуществляется после проведения тестирования изменений системы </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E90B75">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="66" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:44:00Z">
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OpenAPI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A37A5A" w:rsidRPr="00A37A5A" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="67" w:author="Аверкин Олег Сергеевич" w:date="2026-04-16T15:44:00Z">
+        <w:r w:rsidRPr="00E90B75" w:rsidDel="00A37A5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>OpenApi</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Администратор системы переносит все изменения на </w:t>
       </w:r>
@@ -5773,62 +6282,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>продуктивную среду</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. При возникновении ошибок в процессе переноса изменений производит выяснение причин и устранение ошибок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00DA4BC5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc198019389"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc198019389"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обновление системы</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Процедура обновления</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:numPr>
@@ -5868,52 +6377,80 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обновления:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Подготовка списка релизных микросервисов</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Подготовка списка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>релизных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>микросервисов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5943,51 +6480,87 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Распределение микросервисов по релизным дням (суббота/воскресенье) и по порядку установки, учитывая релизы смежных команд, чтобы уменьшить влияние на системы.</w:t>
+        <w:t xml:space="preserve">Распределение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>микросервисов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>релизным</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дням (суббота/воскресенье) и по порядку установки, учитывая релизы смежных команд, чтобы уменьшить влияние на системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00A5635D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уведомление об установке релиза</w:t>
       </w:r>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6047,51 +6620,69 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отправка инструкций по установке релиза и сопутствующих изменениях в базах </w:t>
       </w:r>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>и конфигах в почту.</w:t>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>конфигах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в почту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отправка уведомления </w:t>
       </w:r>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6113,89 +6704,127 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Подготовка и настройка релизных микросервисов</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Подготовка и настройка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>релизных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>микросервисов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00312A3E" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За </w:t>
       </w:r>
       <w:r w:rsidR="00056025" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2 часа до релиза проводится настройка системы, внесение изменений в базу и конфиги</w:t>
-      </w:r>
+        <w:t xml:space="preserve">2 часа до релиза проводится настройка системы, внесение изменений в базу и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00056025" w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>конфиги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6229,72 +6858,126 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Каждый микросервис переключается поэтапно, сначала 15-30%, если нет ошибок - переключается 60% и т.д.</w:t>
+        <w:t xml:space="preserve">Каждый </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>микросервис</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> переключается поэтапно, сначала 15-30%, если нет ошибок - переключается 60% и т.д.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ошибки по микросервису мониторятся в </w:t>
+        <w:t xml:space="preserve">Ошибки по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>микросервису</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мониторятся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00312A3E" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">системах мониторинга </w:t>
       </w:r>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в течение получаса после раскатки. Если есть подозрения на проблемы - время мониторинга увеличивается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
@@ -6308,101 +6991,155 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При необходимости внесения правок производится повторная раскатка по тому же принципу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5. Пост-релизные мероприятия</w:t>
+        <w:t>5. Пост-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>релизные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мероприятия</w:t>
       </w:r>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Если во время релиза создавались коллекции в базе, на них добавляются необходимые индексы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00056025" w:rsidRPr="00E90B75" w:rsidRDefault="00056025" w:rsidP="00056025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Если добавлялись новые эндпоинты, перезапускается cloud-gateway, чтобы они стали доступны. Также добавляются необходимые </w:t>
+        <w:t xml:space="preserve">Если добавлялись новые </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эндпоинты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, перезапускается </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cloud-gateway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E90B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, чтобы они стали доступны. Также добавляются необходимые </w:t>
       </w:r>
       <w:r w:rsidR="001A537D" w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>доступы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6468,62 +7205,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сообщить пользователям об успешном завершении обновления и предоставить информацию о новых функциях или изменениях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00DA4BC5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc198019390"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc198019390"/>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Техническая поддержка</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Цели поддержки</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583C80" w:rsidRPr="00E90B75" w:rsidRDefault="00583C80" w:rsidP="00583C80">
       <w:pPr>
         <w:numPr>
@@ -6973,61 +7710,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Администратор фиксирует результаты в системе учета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00711350" w:rsidRPr="00711350" w:rsidRDefault="00711350" w:rsidP="00711350"/>
     <w:sectPr w:rsidR="00711350" w:rsidRPr="00711350" w:rsidSect="00CA5A23">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB6D37" w:rsidRDefault="00EB6D37" w:rsidP="003C531B">
+    <w:p w:rsidR="005E7A92" w:rsidRDefault="005E7A92" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB6D37" w:rsidRDefault="00EB6D37" w:rsidP="003C531B">
+    <w:p w:rsidR="005E7A92" w:rsidRDefault="005E7A92" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7089,89 +7826,89 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="200609160"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="0071288E" w:rsidRDefault="0071288E">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC43AC">
+        <w:r w:rsidR="00454C33">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="003C531B" w:rsidRDefault="003C531B" w:rsidP="003C531B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="left" w:pos="7200"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB6D37" w:rsidRDefault="00EB6D37" w:rsidP="003C531B">
+    <w:p w:rsidR="005E7A92" w:rsidRDefault="005E7A92" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB6D37" w:rsidRDefault="00EB6D37" w:rsidP="003C531B">
+    <w:p w:rsidR="005E7A92" w:rsidRDefault="005E7A92" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009B743F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4A0B2F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -9693,220 +10430,229 @@
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w15:person w15:author="Аверкин Олег Сергеевич">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-3393426206-1208405787-1371287750-143779"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554443"/>
+    <w:rsid w:val="00052E40"/>
     <w:rsid w:val="00056025"/>
     <w:rsid w:val="00056A6B"/>
     <w:rsid w:val="000609D1"/>
     <w:rsid w:val="00075778"/>
     <w:rsid w:val="00082944"/>
     <w:rsid w:val="000A1E19"/>
     <w:rsid w:val="000D2778"/>
     <w:rsid w:val="000D7043"/>
     <w:rsid w:val="00102BAE"/>
     <w:rsid w:val="00107F40"/>
     <w:rsid w:val="00164225"/>
     <w:rsid w:val="00166206"/>
     <w:rsid w:val="0019358C"/>
     <w:rsid w:val="001A537D"/>
     <w:rsid w:val="001B37C3"/>
     <w:rsid w:val="001F3CCF"/>
     <w:rsid w:val="002048D0"/>
     <w:rsid w:val="002319CD"/>
     <w:rsid w:val="00233AA1"/>
     <w:rsid w:val="002349E7"/>
     <w:rsid w:val="00256356"/>
     <w:rsid w:val="00267215"/>
     <w:rsid w:val="002A5CEE"/>
     <w:rsid w:val="002C7045"/>
     <w:rsid w:val="002D3C73"/>
     <w:rsid w:val="002E36B5"/>
     <w:rsid w:val="00312A3E"/>
     <w:rsid w:val="00314FF3"/>
     <w:rsid w:val="0032204C"/>
     <w:rsid w:val="00324328"/>
     <w:rsid w:val="003256C0"/>
     <w:rsid w:val="00380404"/>
     <w:rsid w:val="00383766"/>
     <w:rsid w:val="003A2EBA"/>
     <w:rsid w:val="003A5E57"/>
+    <w:rsid w:val="003A77C5"/>
     <w:rsid w:val="003C3287"/>
     <w:rsid w:val="003C531B"/>
     <w:rsid w:val="003F1775"/>
     <w:rsid w:val="00410C77"/>
     <w:rsid w:val="0042459C"/>
     <w:rsid w:val="0045494E"/>
+    <w:rsid w:val="00454C33"/>
     <w:rsid w:val="00484BA1"/>
     <w:rsid w:val="004C20B9"/>
     <w:rsid w:val="004C2FD2"/>
     <w:rsid w:val="004D2472"/>
     <w:rsid w:val="004E1075"/>
     <w:rsid w:val="004F67E4"/>
     <w:rsid w:val="00522211"/>
     <w:rsid w:val="005377C7"/>
     <w:rsid w:val="00554443"/>
     <w:rsid w:val="00583C80"/>
     <w:rsid w:val="005B60C8"/>
+    <w:rsid w:val="005E7A92"/>
     <w:rsid w:val="00627890"/>
     <w:rsid w:val="0063450D"/>
     <w:rsid w:val="00642ECD"/>
     <w:rsid w:val="00644093"/>
     <w:rsid w:val="00683952"/>
     <w:rsid w:val="006948CA"/>
     <w:rsid w:val="006C176C"/>
     <w:rsid w:val="007041D3"/>
     <w:rsid w:val="00711350"/>
     <w:rsid w:val="0071288E"/>
     <w:rsid w:val="00717CE4"/>
     <w:rsid w:val="00724FB7"/>
     <w:rsid w:val="00730972"/>
     <w:rsid w:val="00760B41"/>
     <w:rsid w:val="007954C6"/>
     <w:rsid w:val="007A20C6"/>
-    <w:rsid w:val="007A567D"/>
     <w:rsid w:val="007E2C19"/>
     <w:rsid w:val="008006BD"/>
     <w:rsid w:val="00813588"/>
     <w:rsid w:val="008137B2"/>
     <w:rsid w:val="00816087"/>
     <w:rsid w:val="00840CFC"/>
     <w:rsid w:val="00864EE2"/>
     <w:rsid w:val="008912EB"/>
     <w:rsid w:val="008978F9"/>
     <w:rsid w:val="008E2FBC"/>
     <w:rsid w:val="008E70F9"/>
     <w:rsid w:val="00911D9D"/>
     <w:rsid w:val="00933CAB"/>
     <w:rsid w:val="00962369"/>
     <w:rsid w:val="00980844"/>
     <w:rsid w:val="00980BBA"/>
     <w:rsid w:val="009A3CAF"/>
     <w:rsid w:val="009B07A2"/>
     <w:rsid w:val="009C2323"/>
     <w:rsid w:val="009D019A"/>
     <w:rsid w:val="009D63E0"/>
     <w:rsid w:val="009E0206"/>
     <w:rsid w:val="00A02F9D"/>
     <w:rsid w:val="00A24403"/>
+    <w:rsid w:val="00A37A5A"/>
     <w:rsid w:val="00A53720"/>
     <w:rsid w:val="00A63DD5"/>
     <w:rsid w:val="00A87349"/>
     <w:rsid w:val="00A906D9"/>
     <w:rsid w:val="00A92EC5"/>
     <w:rsid w:val="00AC0176"/>
     <w:rsid w:val="00AC1D5E"/>
     <w:rsid w:val="00AD6817"/>
     <w:rsid w:val="00B10895"/>
     <w:rsid w:val="00B20D47"/>
     <w:rsid w:val="00B24A5D"/>
-    <w:rsid w:val="00B2716F"/>
     <w:rsid w:val="00B7205E"/>
     <w:rsid w:val="00BE1771"/>
     <w:rsid w:val="00BE5C32"/>
     <w:rsid w:val="00BF0F0B"/>
     <w:rsid w:val="00BF1CA2"/>
     <w:rsid w:val="00C26144"/>
-    <w:rsid w:val="00C3166A"/>
     <w:rsid w:val="00C6334D"/>
     <w:rsid w:val="00C77DA8"/>
     <w:rsid w:val="00C94265"/>
     <w:rsid w:val="00CA5A23"/>
     <w:rsid w:val="00CB0108"/>
     <w:rsid w:val="00CB0FDD"/>
     <w:rsid w:val="00CE421F"/>
     <w:rsid w:val="00CF66E6"/>
     <w:rsid w:val="00D37D4E"/>
     <w:rsid w:val="00D40D31"/>
     <w:rsid w:val="00D43973"/>
     <w:rsid w:val="00D45FFF"/>
     <w:rsid w:val="00D52E6E"/>
     <w:rsid w:val="00D75366"/>
     <w:rsid w:val="00D7574F"/>
     <w:rsid w:val="00D90672"/>
     <w:rsid w:val="00DA4BC5"/>
     <w:rsid w:val="00DA77B8"/>
     <w:rsid w:val="00DB221E"/>
     <w:rsid w:val="00DC2D67"/>
     <w:rsid w:val="00DE4EAE"/>
     <w:rsid w:val="00DE72B5"/>
     <w:rsid w:val="00DF1A8B"/>
     <w:rsid w:val="00DF34FC"/>
     <w:rsid w:val="00E11339"/>
     <w:rsid w:val="00E34F3B"/>
     <w:rsid w:val="00E512BB"/>
     <w:rsid w:val="00E631E8"/>
     <w:rsid w:val="00E90B75"/>
     <w:rsid w:val="00E91B4B"/>
     <w:rsid w:val="00EA2198"/>
     <w:rsid w:val="00EA5373"/>
     <w:rsid w:val="00EA5D54"/>
-    <w:rsid w:val="00EB6D37"/>
-    <w:rsid w:val="00EC43AC"/>
     <w:rsid w:val="00F0075A"/>
     <w:rsid w:val="00F333FA"/>
     <w:rsid w:val="00F428C6"/>
     <w:rsid w:val="00F46083"/>
     <w:rsid w:val="00F50EA5"/>
     <w:rsid w:val="00F84C47"/>
     <w:rsid w:val="00FA50F7"/>
     <w:rsid w:val="00FC1EAB"/>
     <w:rsid w:val="00FE5449"/>
     <w:rsid w:val="00FF2CDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -10782,51 +11528,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af4">
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C6334D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sovcombank.ru/address_book?department=10032981" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sovcombank.ru/address_book?department=10018488" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sovcombank.ru/address_book?department=10008074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sovcombank.ru/address_book?department=10032981" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sovcombank.ru/address_book?department=10018488" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.sovcombank.ru/address_book?department=10008074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11055,81 +11801,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A336B998-6C7F-4856-A09E-ECE65A9C26D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE3118A4-6E95-4CB2-8602-196A99C606B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1851</Words>
-  <Characters>10555</Characters>
+  <Words>1865</Words>
+  <Characters>10636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
+  <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12382</CharactersWithSpaces>
+  <CharactersWithSpaces>12477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Четверикова Екатерина Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>