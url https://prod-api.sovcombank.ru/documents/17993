--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -33,58 +33,76 @@
         <w:spacing w:after="220"/>
         <w:ind w:left="257"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание функциональных характеристик программного </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:spacing w:after="117"/>
         <w:ind w:left="10" w:right="4"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>обеспечения «</w:t>
       </w:r>
-      <w:r w:rsidR="00C23C20">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00893F3C" w:rsidRPr="00893F3C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OpenAPI</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00893F3C" w:rsidRPr="00893F3C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00893F3C" w:rsidRPr="00893F3C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>микросервисы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -138,338 +156,338 @@
           </w:r>
           <w:hyperlink w:anchor="_Toc3949">
             <w:r>
               <w:t>Перечень терминов</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText>PAGEREF _Toc3949 \h</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3950">
             <w:r w:rsidR="00B80F54">
               <w:t>Перечень сокращений</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3950 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3951">
             <w:r w:rsidR="00B80F54">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Описание функциональных характеристик ПО</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3951 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3952">
             <w:r w:rsidR="00B80F54">
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Назначение ПО</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3952 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3953">
             <w:r w:rsidR="00B80F54">
               <w:t>1.2</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Задачи ПО</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3953 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3954">
             <w:r w:rsidR="00B80F54">
               <w:t>1.3</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Функциональные характеристики</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3954 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A23BE2">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3955">
             <w:r w:rsidR="00B80F54">
               <w:t>1.4</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Язык программирования</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3955 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A23BE2">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3956">
             <w:r w:rsidR="00B80F54">
               <w:t>1.5</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Режимы функционирования ПО</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:instrText>PAGEREF _Toc3956 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A23BE2">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="004A7002" w:rsidRDefault="009E2CDF">
+        <w:p w:rsidR="004A7002" w:rsidRDefault="000912F4">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9030"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3957">
             <w:r w:rsidR="00B80F54">
               <w:t>1.6</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:t>Выполнение ПО</w:t>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B80F54">
               <w:fldChar w:fldCharType="begin"/>
@@ -589,130 +607,228 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Расшифровка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003248D4" w:rsidTr="004A6415">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Фронтенд</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7516" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(от англ. Front End, Frontend) — презентационная часть информационной или программной системы, ее пользовательский интерфейс и связанные с ним компоненты</w:t>
+              <w:t xml:space="preserve">(от англ. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Front</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>End</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Frontend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) — презентационная часть информационной или программной системы, ее пользовательский интерфейс и связанные с ним компоненты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003248D4" w:rsidTr="004A6415">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7516" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(от англ. Application Programming Interface) — программный интерфейс, описание способов взаимодействия одной компьютерной программы с другими</w:t>
+              <w:t xml:space="preserve">(от англ. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Programming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Interface</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) — программный интерфейс, описание способов взаимодействия одной компьютерной программы с другими</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003248D4" w:rsidTr="004A6415">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -742,159 +858,174 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Расчетно-банковская система</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003248D4" w:rsidTr="004A6415">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kafka</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7516" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Распределенная потоковая платформа для обработки данных в реальном времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003248D4" w:rsidTr="004A6415">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MongoDB</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7516" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Документоориентированная система управления базами данных</w:t>
+              <w:t>Документоориентированная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003248D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> система управления базами данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003248D4" w:rsidTr="004A6415">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PostgreSQL</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7516" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003248D4" w:rsidRPr="003248D4" w:rsidRDefault="003248D4">
             <w:pPr>
               <w:spacing w:after="131"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003248D4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Реляционная система управления базами данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1050,51 +1181,93 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">HTTP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(от англ. HyperText Transfer Protocol) — протокол прикладного уровня передачи данных </w:t>
+              <w:t xml:space="preserve">(от англ. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>HyperText</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Transfer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Protocol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) — протокол прикладного уровня передачи данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7002">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1102,51 +1275,107 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">JSON </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="59" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(от англ. JavaScript Object Notation) — стандартный текстовый формат для хранения и передачи структурированных данных. Основан на синтаксисе объекта в JavaScript, но не привязан к нему </w:t>
+              <w:t xml:space="preserve">(от англ. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>JavaScript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Object</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Notation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) — стандартный текстовый формат для хранения и передачи структурированных данных. Основан на синтаксисе объекта в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>JavaScript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, но не привязан к нему </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7002">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1154,51 +1383,79 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">OTP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(от англ. One-time Password) — пароль, действительный для одного сеанса аутентификации </w:t>
+              <w:t xml:space="preserve">(от англ. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>One-time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Password</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) — пароль, действительный для одного сеанса аутентификации </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7002">
         <w:trPr>
           <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1218,51 +1475,79 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">аутентификация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(от англ. Single Sign-On) — метод аутентификации, который позволяет пользователям безопасно аутентифицироваться сразу в нескольких приложениях и сайтах, используя один набор учетных данных </w:t>
+              <w:t xml:space="preserve">(от англ. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Single</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sign-On</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) — метод аутентификации, который позволяет пользователям безопасно аутентифицироваться сразу в нескольких приложениях и сайтах, используя один набор учетных данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7002">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1323,87 +1608,111 @@
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc3951"/>
       <w:r>
         <w:t xml:space="preserve">Описание функциональных характеристик ПО </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1401" w:hanging="708"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3952"/>
       <w:r>
         <w:t xml:space="preserve">Назначение ПО </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="002302C9" w:rsidRPr="005A4BC4" w:rsidRDefault="002302C9" w:rsidP="00863647">
       <w:pPr>
         <w:spacing w:after="233" w:line="397" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc3953"/>
       <w:r w:rsidRPr="005A4BC4">
-        <w:t>Программное обеспечение «OpenAPI» (далее - ПО) представляет собой комплексную интеграционную платформу Банка, предназначенную для решения широкого спектра интеграционных задач, включая взаимодействие с внешними системами, партнерами, а также предоставление API для фронтенд-систем банковских приложений.</w:t>
+        <w:t>Программное обеспечение «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00893F3C" w:rsidRPr="00893F3C">
+        <w:t>OpenAPI-микросервисы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:t xml:space="preserve">» (далее - ПО) представляет собой комплексную интеграционную платформу Банка, предназначенную для решения широкого спектра интеграционных задач, включая взаимодействие с внешними системами, партнерами, а также предоставление API для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:t>фронтенд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:t>-систем банковских приложений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1401" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Задачи ПО </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00863647">
       <w:pPr>
         <w:spacing w:after="233" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc3954"/>
       <w:r w:rsidRPr="005A4BC4">
         <w:t>ПО решает следующие задачи:</w:t>
       </w:r>
       <w:r w:rsidR="00F6617A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRDefault="00890616" w:rsidP="00F6617A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A4BC4">
-        <w:t>Предоставление унифицированного API для фронтенд-систем мобильных и веб-приложений банка</w:t>
+        <w:t xml:space="preserve">Предоставление унифицированного API для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:t>фронтенд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:t>-систем мобильных и веб-приложений банка</w:t>
       </w:r>
       <w:r w:rsidR="00F6617A">
         <w:t>, внешних партнеров банка</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4BC4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1401" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функциональные характеристики </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00863647">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1419,51 +1728,59 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="008B6D71" w:rsidRDefault="008B6D71" w:rsidP="008B6D71">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Предоставление унифицированного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>API</w:t>
       </w:r>
       <w:r w:rsidRPr="008B6D71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>для фронтенд-систем мобильных и веб-приложений банка, внешних партнеров банка.</w:t>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>фронтенд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-систем мобильных и веб-приложений банка, внешних партнеров банка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B6D71" w:rsidRDefault="008B6D71" w:rsidP="008B6D71">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="008B6D71">
         <w:t>Получение списков счетов и карт клиентов банка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F49C4" w:rsidRDefault="00EA33B5" w:rsidP="006F49C4">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -1495,219 +1812,382 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4BC4">
         <w:t>Обеспечение безопасности операций через многофакторную аутентификацию</w:t>
       </w:r>
       <w:r w:rsidR="008B6D71">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRPr="00EA33B5" w:rsidRDefault="006F49C4" w:rsidP="00EA33B5">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F6617A">
-        <w:t>Логирование всех проводимых операций.</w:t>
+        <w:t>Логирование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F6617A">
+        <w:t xml:space="preserve"> всех проводимых операций.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:after="379"/>
         <w:ind w:left="1401" w:hanging="708"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc3955"/>
       <w:r>
         <w:t xml:space="preserve">Язык программирования </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc3956"/>
       <w:r w:rsidRPr="005A4BC4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПО было разработано с использованием языка программирования Java и основано на микросервисной архитектуре. Используются следующие ключевые технологии:</w:t>
+        <w:t xml:space="preserve">ПО было разработано с использованием языка программирования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Java</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и основано на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>микросервисной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> архитектуре. Используются следующие ключевые технологии:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A4BC4">
-[...3 lines deleted...]
-        <w:t>Spring Framework для реализации бизнес-логики</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для реализации бизнес-логики</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A4BC4">
-[...3 lines deleted...]
-        <w:t>Apache Kafka для асинхронной межсервисной коммуникации</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apache</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kafka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для асинхронной </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>межсервисной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коммуникации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A4BC4">
-[...3 lines deleted...]
-        <w:t>MongoDB для хранения документоориентированных данных</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MongoDB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для хранения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>документоориентированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данных</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="008B6D71" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B6D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PostgreSQL для хранения структурированных реляционных данных</w:t>
+        <w:t>PostgreSQL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6D71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для хранения структурированных реляционных данных</w:t>
       </w:r>
       <w:r w:rsidR="00680220" w:rsidRPr="008B6D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A4BC4">
-[...3 lines deleted...]
-        <w:t>Keycloak для управления аутентификацией и авторизацией</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keycloak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для управления аутентификацией и авторизацией</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A4BC4">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Docker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kubernetes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для контейнеризации и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оркестрации</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1401" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Режимы функционирования ПО </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:pStyle w:val="a4"/>
@@ -1813,51 +2293,65 @@
         <w:ind w:left="10"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4BC4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Профилактический режим работы подразумевает обновление ПО, миграции данных и проводится в период, согласованный с заказчиком ПО, как правило, в технологические окна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00863647">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4BC4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Переход ПО в аварийный режим работы осуществляется автоматически при возникновении технических неисправностей на стороне серверной инфраструктуры, недоступности зависимых систем (РБС, Kafka, СУБД), а также при нарушении целостности ПО или данных. В аварийном режиме выполнение критических функций может быть ограничено, что приводит к необходимости остановки работы и последующему восстановлению ПО. Время простоя ПО в аварийном режиме определяется временем, необходимым для перевода ПО в штатный режим работы.</w:t>
+        <w:t xml:space="preserve">Переход ПО в аварийный режим работы осуществляется автоматически при возникновении технических неисправностей на стороне серверной инфраструктуры, недоступности зависимых систем (РБС, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kafka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, СУБД), а также при нарушении целостности ПО или данных. В аварийном режиме выполнение критических функций может быть ограничено, что приводит к необходимости остановки работы и последующему восстановлению ПО. Время простоя ПО в аварийном режиме определяется временем, необходимым для перевода ПО в штатный режим работы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4BC4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Команда поддержки ПО функционирует в следующих режимах:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="005A4BC4" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -1898,112 +2392,190 @@
     <w:p w:rsidR="004A7002" w:rsidRDefault="00B80F54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1401" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выполнение ПО </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="004A7002" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4BC4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Для начала работы с ПО пользователю необходимо получить Access-токен при SSO-аутентификации в системе авторизации Keycloak. Внешние системы-партнеры используют механизм авторизации через client credentials или взаимную аутентификацию.</w:t>
+        <w:t xml:space="preserve">Для начала работы с ПО пользователю необходимо получить </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Access-токен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при SSO-аутентификации в системе авторизации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Keycloak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Внешние системы-партнеры используют механизм авторизации через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>credentials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4BC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или взаимную аутентификацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00890616">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Вся функциональность ПО доступна через REST API посредством HTTP-запросов. Асинхронные операции поддерживаются через механизм Kafka-топиков.</w:t>
+        <w:t xml:space="preserve">Вся функциональность ПО доступна через REST API посредством HTTP-запросов. Асинхронные операции поддерживаются через механизм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00890616">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kafka-топиков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00890616">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00890616" w:rsidRPr="00890616" w:rsidRDefault="00890616" w:rsidP="00890616">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00890616">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Выполнение ПО считается завершенным в тот момент, когда HTTP-запрос был успешно обработан и возвращен ответ, либо асинхронная операция была принята в обработку и сохранена в соответствующей очереди.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00890616" w:rsidRPr="00890616">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1505" w:right="1436" w:bottom="1797" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E2CDF" w:rsidRDefault="009E2CDF">
+    <w:p w:rsidR="000912F4" w:rsidRDefault="000912F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E2CDF" w:rsidRDefault="009E2CDF">
+    <w:p w:rsidR="000912F4" w:rsidRDefault="000912F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2099,92 +2671,92 @@
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F564B4">
+    <w:r w:rsidR="003B0D00">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="004A7002" w:rsidRDefault="004A7002">
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E2CDF" w:rsidRDefault="009E2CDF">
+    <w:p w:rsidR="000912F4" w:rsidRDefault="000912F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E2CDF" w:rsidRDefault="009E2CDF">
+    <w:p w:rsidR="000912F4" w:rsidRDefault="000912F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F57C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBC6ECF6"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -3558,104 +4130,107 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A7002"/>
+    <w:rsid w:val="000912F4"/>
     <w:rsid w:val="000B5137"/>
     <w:rsid w:val="000B632A"/>
     <w:rsid w:val="000D688E"/>
-    <w:rsid w:val="000F5DD8"/>
     <w:rsid w:val="00223A6E"/>
     <w:rsid w:val="002302C9"/>
     <w:rsid w:val="003248D4"/>
     <w:rsid w:val="00326B67"/>
     <w:rsid w:val="003850A7"/>
+    <w:rsid w:val="003B0D00"/>
     <w:rsid w:val="00447FA7"/>
     <w:rsid w:val="004A6415"/>
     <w:rsid w:val="004A7002"/>
+    <w:rsid w:val="004F0B60"/>
     <w:rsid w:val="00680220"/>
+    <w:rsid w:val="006849C3"/>
     <w:rsid w:val="006B07CF"/>
-    <w:rsid w:val="006C17DC"/>
     <w:rsid w:val="006F49C4"/>
+    <w:rsid w:val="007722B9"/>
+    <w:rsid w:val="008545BD"/>
     <w:rsid w:val="00863647"/>
     <w:rsid w:val="00890616"/>
     <w:rsid w:val="00891CEC"/>
+    <w:rsid w:val="00893F3C"/>
     <w:rsid w:val="008B6D71"/>
     <w:rsid w:val="00927B87"/>
     <w:rsid w:val="009A3648"/>
-    <w:rsid w:val="009E2CDF"/>
     <w:rsid w:val="00A23BE2"/>
     <w:rsid w:val="00A6495C"/>
     <w:rsid w:val="00AA0FBC"/>
     <w:rsid w:val="00B80F54"/>
     <w:rsid w:val="00C23C20"/>
     <w:rsid w:val="00D11EDF"/>
     <w:rsid w:val="00E75B33"/>
     <w:rsid w:val="00EA33B5"/>
-    <w:rsid w:val="00F564B4"/>
     <w:rsid w:val="00F6617A"/>
-    <w:rsid w:val="00F73C8C"/>
     <w:rsid w:val="00FA28BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4572,80 +5147,80 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85853812-6865-4AB6-B40E-E4290D99A06D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CDD30DA-2FAE-49E4-9AFE-C88F3CB6CF50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>810</Words>
-  <Characters>4618</Characters>
+  <Words>814</Words>
+  <Characters>4640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJSC Sovcombank</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5418</CharactersWithSpaces>
+  <CharactersWithSpaces>5444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Валерия Жилякова</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>