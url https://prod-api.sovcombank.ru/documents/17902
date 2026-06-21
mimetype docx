--- v0 (2026-04-11)
+++ v1 (2026-06-21)
@@ -105,149 +105,157 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00724FB7" w:rsidRDefault="00227A83" w:rsidP="00011820">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к Приказу №</w:t>
       </w:r>
-      <w:r w:rsidR="00F31F10">
-[...5 lines deleted...]
-        <w:t>296</w:t>
+      <w:r w:rsidR="00FE4E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>958</w:t>
       </w:r>
       <w:r w:rsidR="00835681" w:rsidRPr="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00E76FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОД от </w:t>
       </w:r>
-      <w:r w:rsidR="00D85D2B">
-[...5 lines deleted...]
-        <w:t>02.03</w:t>
+      <w:r w:rsidR="00E20294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26.05</w:t>
       </w:r>
       <w:r w:rsidR="0041382F" w:rsidRPr="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D85D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC45C7" w:rsidRPr="00724FB7" w:rsidRDefault="00DC45C7" w:rsidP="00DC45C7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:after="400"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата ввода в действие: </w:t>
       </w:r>
       <w:r w:rsidR="00F76A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00E20294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0041382F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00D85D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>03</w:t>
       </w:r>
       <w:r w:rsidR="0041382F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D85D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC45C7" w:rsidRPr="00724FB7" w:rsidRDefault="00DC45C7" w:rsidP="00484B64">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -411,191 +419,199 @@
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">СРОКИ ПРОВЕДЕНИЯ: с </w:t>
       </w:r>
       <w:r w:rsidR="005668BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00D85D2B">
+      <w:r w:rsidR="00E20294">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001440AB" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D85D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>03</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001440AB" w:rsidRPr="00BA23D9">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20294">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD574E" w:rsidRPr="00BA23D9">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001440AB" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D85D2B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD574E" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA23D9">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F52635">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D85D2B">
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA23D9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20294">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD574E" w:rsidRPr="00BA23D9">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D85D2B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD574E" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA23D9">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20294">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD574E" w:rsidRPr="00BA23D9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD574E" w:rsidRPr="00BA23D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00724FB7" w:rsidRPr="00FF5330" w:rsidRDefault="00724FB7" w:rsidP="00484B64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Версия </w:t>
       </w:r>
-      <w:r w:rsidR="00D85D2B">
+      <w:r w:rsidR="00E20294">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5059">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1628,117 +1644,104 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ПАО </w:t>
             </w:r>
             <w:r w:rsidR="00BE695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidR="00F52635" w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>овкомбанк</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BE695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidR="00F52635" w:rsidRPr="00BA23D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F52635">
+              <w:t>(Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00F52635" w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Б</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>анкирос</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidR="00D85D2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -1760,57 +1763,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="004213FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004213FE" w:rsidRPr="00E9624F" w:rsidRDefault="004213FE" w:rsidP="00BA23D9">
+          <w:p w:rsidR="004213FE" w:rsidRPr="00E9624F" w:rsidRDefault="00E20294" w:rsidP="00BA23D9">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004F2E19">
-              <w:t>Департамент клиентских операций на финансовых рынках</w:t>
+            <w:r w:rsidRPr="00D25415">
+              <w:t>Управление операций с наличной иностранной валютой</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041382F" w:rsidDel="0041382F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:t>Департамент</w:t>
+            </w:r>
+            <w:r>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:t xml:space="preserve"> клиентских операций на финансовых рынках</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D85D2B" w:rsidRPr="00E9624F" w:rsidTr="004F2E19">
         <w:trPr>
           <w:trHeight w:val="1640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D85D2B" w:rsidRPr="00E9624F" w:rsidRDefault="00D85D2B" w:rsidP="00D85D2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1891,119 +1906,97 @@
             <w:r w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>по льготному курсу в</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA23D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ПАО «</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ПАО «С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>овкомбанк</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>С</w:t>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Б</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>овкомбанк</w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t>анкирос</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -2017,57 +2010,420 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D85D2B" w:rsidRPr="00E9624F" w:rsidRDefault="00D85D2B" w:rsidP="00D85D2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D85D2B" w:rsidRPr="00E9624F" w:rsidRDefault="00D85D2B" w:rsidP="00D85D2B">
+          <w:p w:rsidR="00D85D2B" w:rsidRPr="00E9624F" w:rsidRDefault="00E20294" w:rsidP="00D85D2B">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004F2E19">
-              <w:t>Департамент клиентских операций на финансовых рынках</w:t>
+            <w:r w:rsidRPr="00D25415">
+              <w:t>Управление операций с наличной иностранной валютой</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041382F" w:rsidDel="0041382F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:t>Департамент</w:t>
+            </w:r>
+            <w:r>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:t xml:space="preserve"> клиентских операций на финансовых рынках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E20294" w:rsidRPr="00E9624F" w:rsidTr="004F2E19">
+        <w:trPr>
+          <w:trHeight w:val="1640"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E20294" w:rsidRPr="00E9624F" w:rsidRDefault="00E20294" w:rsidP="00E20294">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9624F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E20294" w:rsidRPr="00E9624F" w:rsidRDefault="00E20294" w:rsidP="00B64524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Введен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004213FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Паспорт акции «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>окупка/продажа наличной иностранной валюты за наличные рубли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>по льготному курсу в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ПАО «С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>овкомбанк</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>анкирос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> срок с 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026 по </w:t>
+            </w:r>
+            <w:r w:rsidR="00B64524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E20294" w:rsidRPr="00E9624F" w:rsidRDefault="00E20294" w:rsidP="00B64524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E20294" w:rsidRPr="00E9624F" w:rsidRDefault="00E20294" w:rsidP="00E20294">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25415">
+              <w:t>Управление операций с наличной иностранной валютой</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041382F" w:rsidDel="0041382F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:t>Департамент</w:t>
+            </w:r>
+            <w:r>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA23D9">
+              <w:t xml:space="preserve"> клиентских операций на финансовых рынках</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004213FE" w:rsidRDefault="004213FE" w:rsidP="00943620">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004213FE" w:rsidRDefault="004213FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2250,73 +2606,73 @@
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc215483192 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00766A9E">
+            <w:r w:rsidR="009F6149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00210DEC">
+        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00C46107">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9345"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc215483193" w:history="1">
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
@@ -2367,73 +2723,73 @@
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc215483193 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00766A9E">
+            <w:r w:rsidR="009F6149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00210DEC">
+        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00C46107">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9345"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc215483197" w:history="1">
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -2484,73 +2840,73 @@
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc215483197 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00766A9E">
+            <w:r w:rsidR="009F6149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00210DEC">
+        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00C46107">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9345"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc215483198" w:history="1">
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
@@ -2601,73 +2957,73 @@
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc215483198 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00766A9E">
+            <w:r w:rsidR="009F6149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00210DEC">
+        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00C46107">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9345"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc215483199" w:history="1">
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
@@ -2718,73 +3074,73 @@
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc215483199 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00766A9E">
+            <w:r w:rsidR="009F6149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00210DEC">
+        <w:p w:rsidR="006A445F" w:rsidRPr="00F31F10" w:rsidRDefault="00C46107">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9345"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc215483200" w:history="1">
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rStyle w:val="ae"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
@@ -2835,51 +3191,51 @@
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc215483200 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00766A9E">
+            <w:r w:rsidR="009F6149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="006A445F" w:rsidRPr="00F31F10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w:rsidR="00A71304" w:rsidRPr="00FF5330" w:rsidRDefault="00A71304" w:rsidP="00484B64">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
@@ -2961,69 +3317,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Настоящий Паспорт </w:t>
       </w:r>
       <w:r w:rsidR="00A61B38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>кции определяет порядок, условия, место и сроки проведения Акции</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00FF5330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, размер и тип </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> вознаграждения, сроки и порядок его получения (далее </w:t>
+        <w:t xml:space="preserve">, размер и тип акционного вознаграждения, сроки и порядок его получения (далее </w:t>
       </w:r>
       <w:r w:rsidR="00916193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- У</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00FF5330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">словия). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF5330" w:rsidRPr="00FF5330" w:rsidRDefault="00A26C5C" w:rsidP="00405CE6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
@@ -3340,69 +3678,51 @@
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005812BE" w:rsidRDefault="00E71ED6" w:rsidP="008F1A1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Р</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>екламное стимулирующее мероприятие, понимаемое в рамках ст. 9 Федерального закона от 13.03.2006 № 38-ФЗ «О рекламе». Акция не является публичным конкурсом в смысле гл. 57 Гражданского кодекса РФ и не является лотереей в смысле Федерального закона от 11.11.2003 № 138-ФЗ «О лотереях». Акция направлена на поддержание лояльности клиентов ПАО «</w:t>
-[...17 lines deleted...]
-              <w:t>» (далее — «Банк»), отвечающих требованиям к Участнику Акции, а также увеличение активности клиентов в приобретении банковских услуг. Настоящие Условия являются договором между Участником Акции и Организатором.</w:t>
+              <w:t>екламное стимулирующее мероприятие, понимаемое в рамках ст. 9 Федерального закона от 13.03.2006 № 38-ФЗ «О рекламе». Акция не является публичным конкурсом в смысле гл. 57 Гражданского кодекса РФ и не является лотереей в смысле Федерального закона от 11.11.2003 № 138-ФЗ «О лотереях». Акция направлена на поддержание лояльности клиентов ПАО «Совкомбанк» (далее — «Банк»), отвечающих требованиям к Участнику Акции, а также увеличение активности клиентов в приобретении банковских услуг. Настоящие Условия являются договором между Участником Акции и Организатором.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E71ED6" w:rsidTr="00FF5330">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E71ED6" w:rsidRDefault="00E71ED6" w:rsidP="006D253C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
@@ -3421,71 +3741,87 @@
               </w:rPr>
               <w:t>Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E71ED6" w:rsidRDefault="00E71ED6" w:rsidP="00FF5330">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Публичное Акционерное Общество «</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Публичное </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Совкомбанк</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">кционерное </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>» (включая филиалы и внутренние структурные подразделения (дополнительные офисы, операционные офисы, кредитно-кассовые офисы и т.п.)); Генеральная лицензия Банка России № 963 от 05.12.2014 г., местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480."</w:t>
+              <w:t>бщество «Совкомбанк» (включая филиалы и внутренние структурные подразделения (дополнительные офисы, операционные офисы, кредитно-кассовые офисы и т.п.)); Генеральная лицензия Банка России № 963 от 05.12.2014 г., местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480."</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E71ED6" w:rsidTr="00FF5330">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E71ED6" w:rsidRDefault="00E71ED6" w:rsidP="006D253C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3511,105 +3847,85 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">убличное </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FE4E72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>А</w:t>
+              <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">кционерное </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FE4E72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>О</w:t>
+              <w:t>о</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>бщество «</w:t>
-[...19 lines deleted...]
-              <w:t>», местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480.</w:t>
+              <w:t>бщество «Совкомбанк», местонахождение: 156000, г. Кострома, пр-т Текстильщиков, д.46, ОГРН 1144400000425, ИНН 4401116480.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000312FD" w:rsidTr="004F5059">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000312FD" w:rsidRPr="000312FD" w:rsidRDefault="000312FD" w:rsidP="004F5059">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5059">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3712,80 +4028,60 @@
           </w:tcPr>
           <w:p w:rsidR="000B4BA4" w:rsidRPr="00BA23D9" w:rsidRDefault="000B4BA4" w:rsidP="00BA23D9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="75"/>
               <w:ind w:left="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333E50"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA23D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ООО «</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">ООО «АРСфин» - портал </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F52635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Банкирос</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F76A84" w:rsidTr="00BA23D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F76A84" w:rsidRPr="00F76A84" w:rsidRDefault="00F76A84" w:rsidP="00F76A84">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76A84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4157,99 +4453,86 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">окупка/продажа наличной иностранной валюты за наличные рубли по льготному курсу в </w:t>
       </w:r>
       <w:r w:rsidR="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ПАО </w:t>
       </w:r>
       <w:r w:rsidR="00BE695B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00F52635" w:rsidRPr="00ED44B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>овкомбанк</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE695B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00F52635" w:rsidRPr="00ED44B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (Банкирос</w:t>
+      </w:r>
       <w:r w:rsidR="00F52635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F52635" w:rsidRPr="00ED44B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00A61B38" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -4374,69 +4657,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="00BE243B" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Территория проведения Акции</w:t>
       </w:r>
       <w:r w:rsidR="00BE243B" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: Все отделения ПАО «</w:t>
-[...17 lines deleted...]
-        <w:t>» на территории РФ</w:t>
+        <w:t>: Все отделения ПАО «Совкомбанк» на территории РФ</w:t>
       </w:r>
       <w:r w:rsidR="003C332C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, работающие с наличной иностранной валютой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD574E" w:rsidRPr="000E4EF2" w:rsidRDefault="006A445F" w:rsidP="004F5059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4EF2">
@@ -4515,197 +4780,329 @@
       <w:r w:rsidR="009469A5" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE243B" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>валюту в отделениях Банка</w:t>
       </w:r>
       <w:r w:rsidR="00A61B38" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE243B" w:rsidRPr="000E4EF2" w:rsidRDefault="006A445F" w:rsidP="004F5059">
+    <w:p w:rsidR="00BE243B" w:rsidRDefault="006A445F" w:rsidP="004F5059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 </w:t>
       </w:r>
       <w:r w:rsidR="00BE243B" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Общий срок проведения Акции</w:t>
       </w:r>
       <w:r w:rsidR="00BE243B" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A61B38" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r w:rsidR="000B4BA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00B64524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61B38" w:rsidRPr="00BA23D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00D85D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A61B38" w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61B38" w:rsidRPr="00BA23D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61B38" w:rsidRPr="00BA23D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61B38" w:rsidRPr="00BA23D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B64524" w:rsidRPr="000E4EF2" w:rsidRDefault="00B64524" w:rsidP="00B64524">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Подведение итогов акции в рамках настоящего Паспорта осуществляет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> операций с наличной иностранной валютой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BF8" w:rsidDel="0041382F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Департамента клиентских операций на финансовых рынках</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D85D2B">
-[...70 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B64524" w:rsidRPr="000E4EF2" w:rsidRDefault="00B64524" w:rsidP="004F5059">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE243B" w:rsidRPr="005812BE" w:rsidRDefault="00BE243B" w:rsidP="00A26C5C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="10"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005812BE" w:rsidRDefault="00CA12C1" w:rsidP="003126BE">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="5"/>
@@ -5237,51 +5634,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006645CA" w:rsidRPr="004F5059" w:rsidRDefault="006645CA" w:rsidP="004F5059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3. </w:t>
+        <w:t xml:space="preserve">5.3 </w:t>
       </w:r>
       <w:r w:rsidRPr="005638C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для участия в Акции необходимо использовать номер мобильного телефона, зарегистрированного в Российской Федерации.</w:t>
       </w:r>
       <w:r w:rsidR="005638C7" w:rsidRPr="005638C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F4AB7" w:rsidRPr="004F5059" w:rsidRDefault="001F4AB7" w:rsidP="004F5059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
@@ -5534,51 +5931,50 @@
     <w:p w:rsidR="005812BE" w:rsidRDefault="005812BE" w:rsidP="003126BE">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc215483200"/>
       <w:r w:rsidRPr="00A71304">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>УЧАСТНИКИ АКЦИИ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w:rsidR="001F4AB7" w:rsidRPr="004F5059" w:rsidRDefault="001F4AB7" w:rsidP="004F5059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1 </w:t>
@@ -5602,51 +5998,51 @@
       <w:r w:rsidRPr="004F5059">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidR="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Паспорта акции</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5059">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F4AB7" w:rsidRPr="004F5059" w:rsidRDefault="00210DEC" w:rsidP="004F5059">
+    <w:p w:rsidR="001F4AB7" w:rsidRPr="004F5059" w:rsidRDefault="00C46107" w:rsidP="004F5059">
       <w:r>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:0" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#4e4e4e" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="005812BE" w:rsidRPr="00A71304" w:rsidRDefault="001F4AB7" w:rsidP="003126BE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5724,51 +6120,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участники Акции имеют права и несут обязанности, установленные действующим законодательством РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D15" w:rsidRPr="00484B64" w:rsidRDefault="00A13D15" w:rsidP="00484B64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.2. </w:t>
+        <w:t xml:space="preserve">7.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Совершение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>покупки/продажи</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA23D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5914,129 +6310,177 @@
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2 </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Каждый Участник Акции вправе отказаться или воздержаться от участия в Акции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005812BE" w:rsidRPr="00484B64" w:rsidRDefault="001F4AB7" w:rsidP="00484B64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3 </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организатор Акции не отвечает за какие-либо последствия ошибок, совершенных Участником Акции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005812BE" w:rsidRPr="000E4EF2" w:rsidRDefault="001F4AB7" w:rsidP="00484B64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000312FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="000312FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.4 </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="000312FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="000312FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Информирование Участников Акции об условиях участия и их изменениях производится путем размещения Условий Акции </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">на Сайте </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="000312FD" w:rsidRPr="00BA23D9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Продукта</w:t>
@@ -6060,51 +6504,67 @@
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.5 </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Организатор Акции вправе принять решение об отказе от </w:t>
       </w:r>
       <w:r w:rsidR="00176DEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>предоставления</w:t>
       </w:r>
       <w:r w:rsidR="00176DEB" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6150,144 +6610,176 @@
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D65A93" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.6 Термины</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65A93" w:rsidRPr="00484B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Термины</w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, употребляемые в настоящих Условиях, относятся исключительно к Акции, оговоренной в настоящих Условиях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005812BE" w:rsidRPr="00484B64" w:rsidRDefault="001F4AB7" w:rsidP="00484B64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A91DBD" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.7</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Во всем, что не предусмотрено настоящими Условиями, Организатор и Участники Акции руководствуются действующим законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005812BE" w:rsidRPr="005C09B6" w:rsidRDefault="001F4AB7" w:rsidP="000312FD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A91DBD" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.8</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A26C5C" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812BE" w:rsidRPr="00484B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк оставляет за собой право в любое время дополнять и/или изменять условия Паспорта </w:t>
       </w:r>
       <w:r w:rsidR="000E4EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
@@ -6394,61 +6886,61 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc375238779"/>
       <w:bookmarkStart w:id="17" w:name="_Toc375238958"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:sectPr w:rsidR="00554443" w:rsidRPr="000312FD" w:rsidSect="0071288E">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00210DEC" w:rsidRDefault="00210DEC" w:rsidP="003C531B">
+    <w:p w:rsidR="00C46107" w:rsidRDefault="00C46107" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00210DEC" w:rsidRDefault="00210DEC" w:rsidP="003C531B">
+    <w:p w:rsidR="00C46107" w:rsidRDefault="00C46107" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6517,89 +7009,89 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="200609160"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="0071288E" w:rsidRDefault="0071288E">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E4A43">
+        <w:r w:rsidR="002F651C">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="003C531B" w:rsidRDefault="003C531B" w:rsidP="003C531B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="left" w:pos="7200"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00210DEC" w:rsidRDefault="00210DEC" w:rsidP="003C531B">
+    <w:p w:rsidR="00C46107" w:rsidRDefault="00C46107" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00210DEC" w:rsidRDefault="00210DEC" w:rsidP="003C531B">
+    <w:p w:rsidR="00C46107" w:rsidRDefault="00C46107" w:rsidP="003C531B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0722C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="168C76C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -8695,126 +9187,126 @@
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554443"/>
     <w:rsid w:val="00003945"/>
     <w:rsid w:val="00011820"/>
     <w:rsid w:val="000312FD"/>
     <w:rsid w:val="00056A6B"/>
     <w:rsid w:val="0007411F"/>
     <w:rsid w:val="00082BCB"/>
     <w:rsid w:val="000B4BA4"/>
     <w:rsid w:val="000D7043"/>
     <w:rsid w:val="000E4EF2"/>
     <w:rsid w:val="00106776"/>
     <w:rsid w:val="0012785A"/>
     <w:rsid w:val="00130F6D"/>
     <w:rsid w:val="00136D4B"/>
     <w:rsid w:val="00137746"/>
     <w:rsid w:val="001415A8"/>
     <w:rsid w:val="001440AB"/>
     <w:rsid w:val="00176DEB"/>
     <w:rsid w:val="001E4011"/>
     <w:rsid w:val="001F2CFB"/>
     <w:rsid w:val="001F3CCF"/>
     <w:rsid w:val="001F4AB7"/>
-    <w:rsid w:val="00210DEC"/>
     <w:rsid w:val="002138A0"/>
     <w:rsid w:val="00227A83"/>
     <w:rsid w:val="002349E7"/>
     <w:rsid w:val="00242DC6"/>
     <w:rsid w:val="00261031"/>
     <w:rsid w:val="00290866"/>
     <w:rsid w:val="00291F7D"/>
     <w:rsid w:val="00294321"/>
     <w:rsid w:val="0029773A"/>
     <w:rsid w:val="002D3E05"/>
     <w:rsid w:val="002D51DE"/>
+    <w:rsid w:val="002E2560"/>
     <w:rsid w:val="002E3C36"/>
     <w:rsid w:val="002E7ED3"/>
+    <w:rsid w:val="002F651C"/>
     <w:rsid w:val="003126BE"/>
     <w:rsid w:val="00313865"/>
     <w:rsid w:val="0032204C"/>
     <w:rsid w:val="00342679"/>
     <w:rsid w:val="00362724"/>
     <w:rsid w:val="00371996"/>
     <w:rsid w:val="00380404"/>
     <w:rsid w:val="00383766"/>
     <w:rsid w:val="003C2932"/>
     <w:rsid w:val="003C332C"/>
     <w:rsid w:val="003C531B"/>
+    <w:rsid w:val="003E54F8"/>
     <w:rsid w:val="00405CE6"/>
     <w:rsid w:val="0041382F"/>
     <w:rsid w:val="00413D66"/>
     <w:rsid w:val="004213FE"/>
     <w:rsid w:val="00440BD9"/>
     <w:rsid w:val="00457AD3"/>
     <w:rsid w:val="00484B64"/>
     <w:rsid w:val="00497624"/>
     <w:rsid w:val="004C20B9"/>
-    <w:rsid w:val="004E4A43"/>
     <w:rsid w:val="004F5059"/>
     <w:rsid w:val="005132C2"/>
     <w:rsid w:val="00520D28"/>
     <w:rsid w:val="00524EB8"/>
     <w:rsid w:val="00554443"/>
     <w:rsid w:val="005638C7"/>
     <w:rsid w:val="005668BE"/>
     <w:rsid w:val="005812BE"/>
     <w:rsid w:val="00584F40"/>
     <w:rsid w:val="00590B9D"/>
     <w:rsid w:val="005958EC"/>
     <w:rsid w:val="005A2DAB"/>
     <w:rsid w:val="005B0182"/>
     <w:rsid w:val="005B12DE"/>
     <w:rsid w:val="005C09B6"/>
     <w:rsid w:val="005C3BE1"/>
     <w:rsid w:val="005C5616"/>
     <w:rsid w:val="005C6ED4"/>
     <w:rsid w:val="005C6F36"/>
     <w:rsid w:val="0060715C"/>
     <w:rsid w:val="00632F64"/>
     <w:rsid w:val="00642ECD"/>
     <w:rsid w:val="006645CA"/>
     <w:rsid w:val="006A445F"/>
     <w:rsid w:val="006A4B8B"/>
@@ -8842,127 +9334,135 @@
     <w:rsid w:val="00847CAD"/>
     <w:rsid w:val="008539CE"/>
     <w:rsid w:val="00864D12"/>
     <w:rsid w:val="0086764A"/>
     <w:rsid w:val="00867E46"/>
     <w:rsid w:val="0088297B"/>
     <w:rsid w:val="008912EB"/>
     <w:rsid w:val="0089520D"/>
     <w:rsid w:val="008E7AA7"/>
     <w:rsid w:val="008F1A1A"/>
     <w:rsid w:val="00911CEA"/>
     <w:rsid w:val="009160DC"/>
     <w:rsid w:val="00916193"/>
     <w:rsid w:val="00916F3A"/>
     <w:rsid w:val="009273DF"/>
     <w:rsid w:val="0093284C"/>
     <w:rsid w:val="00943620"/>
     <w:rsid w:val="009469A5"/>
     <w:rsid w:val="009507BE"/>
     <w:rsid w:val="00965DEF"/>
     <w:rsid w:val="00980BBA"/>
     <w:rsid w:val="009A3CAF"/>
     <w:rsid w:val="009D63E0"/>
     <w:rsid w:val="009F25EA"/>
     <w:rsid w:val="009F52CE"/>
+    <w:rsid w:val="009F6149"/>
     <w:rsid w:val="00A0623F"/>
     <w:rsid w:val="00A13D15"/>
     <w:rsid w:val="00A26C5C"/>
     <w:rsid w:val="00A51EBC"/>
     <w:rsid w:val="00A52950"/>
     <w:rsid w:val="00A61B38"/>
     <w:rsid w:val="00A67FA3"/>
     <w:rsid w:val="00A71304"/>
     <w:rsid w:val="00A87349"/>
     <w:rsid w:val="00A91DBD"/>
     <w:rsid w:val="00AB3FA7"/>
     <w:rsid w:val="00AC0176"/>
     <w:rsid w:val="00AC0698"/>
     <w:rsid w:val="00AD6817"/>
     <w:rsid w:val="00AE332E"/>
     <w:rsid w:val="00B06635"/>
     <w:rsid w:val="00B10470"/>
     <w:rsid w:val="00B122D4"/>
     <w:rsid w:val="00B1481C"/>
     <w:rsid w:val="00B2737C"/>
     <w:rsid w:val="00B432FB"/>
     <w:rsid w:val="00B56373"/>
+    <w:rsid w:val="00B64524"/>
     <w:rsid w:val="00B70E0E"/>
+    <w:rsid w:val="00B87012"/>
     <w:rsid w:val="00B97EF0"/>
     <w:rsid w:val="00BA23D9"/>
     <w:rsid w:val="00BC0245"/>
     <w:rsid w:val="00BC1D62"/>
     <w:rsid w:val="00BC29C1"/>
     <w:rsid w:val="00BE243B"/>
     <w:rsid w:val="00BE695B"/>
     <w:rsid w:val="00BF4CE2"/>
+    <w:rsid w:val="00C46107"/>
     <w:rsid w:val="00C525B7"/>
     <w:rsid w:val="00C56B1F"/>
     <w:rsid w:val="00C56E50"/>
     <w:rsid w:val="00C6179B"/>
+    <w:rsid w:val="00C66303"/>
     <w:rsid w:val="00C768F5"/>
     <w:rsid w:val="00CA12C1"/>
     <w:rsid w:val="00CE425D"/>
     <w:rsid w:val="00CE5EBD"/>
     <w:rsid w:val="00CF66E6"/>
     <w:rsid w:val="00D31967"/>
     <w:rsid w:val="00D371DA"/>
     <w:rsid w:val="00D40D31"/>
     <w:rsid w:val="00D42AB7"/>
     <w:rsid w:val="00D45FFF"/>
     <w:rsid w:val="00D65A93"/>
     <w:rsid w:val="00D67230"/>
     <w:rsid w:val="00D81C92"/>
     <w:rsid w:val="00D85D2B"/>
     <w:rsid w:val="00D9555E"/>
     <w:rsid w:val="00DA059A"/>
     <w:rsid w:val="00DC2D67"/>
     <w:rsid w:val="00DC45C7"/>
     <w:rsid w:val="00DD574E"/>
     <w:rsid w:val="00DE0779"/>
     <w:rsid w:val="00DE72B5"/>
     <w:rsid w:val="00DF3615"/>
     <w:rsid w:val="00E03D80"/>
+    <w:rsid w:val="00E20294"/>
     <w:rsid w:val="00E2391D"/>
     <w:rsid w:val="00E330CC"/>
     <w:rsid w:val="00E3353E"/>
     <w:rsid w:val="00E3355A"/>
+    <w:rsid w:val="00E619E4"/>
     <w:rsid w:val="00E631E8"/>
     <w:rsid w:val="00E64081"/>
     <w:rsid w:val="00E71ED6"/>
     <w:rsid w:val="00E76FC1"/>
     <w:rsid w:val="00E82D70"/>
     <w:rsid w:val="00E91B4B"/>
     <w:rsid w:val="00F31F10"/>
     <w:rsid w:val="00F52635"/>
     <w:rsid w:val="00F574CE"/>
     <w:rsid w:val="00F73529"/>
     <w:rsid w:val="00F76A84"/>
     <w:rsid w:val="00F83827"/>
     <w:rsid w:val="00F910C0"/>
     <w:rsid w:val="00FA50F7"/>
     <w:rsid w:val="00FE3438"/>
+    <w:rsid w:val="00FE4E72"/>
     <w:rsid w:val="00FF5330"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10115,82 +10615,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{339A06CE-E73F-49C1-B4D2-FD73AC5AE4AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C85FC735-95C0-4F60-BF90-039B9CC9B291}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1249</Words>
-  <Characters>7120</Characters>
+  <Words>1334</Words>
+  <Characters>7604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8353</CharactersWithSpaces>
+  <CharactersWithSpaces>8921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Четверикова Екатерина Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>